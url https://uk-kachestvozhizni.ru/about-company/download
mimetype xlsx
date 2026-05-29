--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Реквизиты ООО СК &quot;КАЧЕСТВО ЖИЗН" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью сервисная компания "Качество Жизни"</t>
   </si>
   <si>
     <t>Сокращенное наименование</t>
   </si>
   <si>
     <t>ООО СК "КАЧЕСТВО ЖИЗНИ"</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>249034, обл. Калужская, город Обнинск, ул. Гагарина, д. 71, пом. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (484) 397-21-15</t>
   </si>
   <si>
@@ -76,134 +76,124 @@
   <si>
     <t>400301001</t>
   </si>
   <si>
     <t>ОКВЭД</t>
   </si>
   <si>
     <t>68.32 — Управление недвижимым имуществом</t>
   </si>
   <si>
     <t>ОКПО</t>
   </si>
   <si>
     <t>25912208</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1154025000755</t>
   </si>
   <si>
     <t>Банковские реквизиты</t>
   </si>
   <si>
-    <t xml:space="preserve">Счет № 40702810005300000631, открытый в ФИЛИАЛЕ ЦЕНТРАЛЬНЫЙ
-[...10 lines deleted...]
-    <t>Лебедева Анна Николаевна</t>
+    <t xml:space="preserve">р/с №40702810211790001405, открытый  в Филиале "Центральный" Банка ВТБ (ПАО)  
+к/с 30101 810 145 250 000 411    БИК 044525411</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B13" headerRowCount="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B12" headerRowCount="0">
   <tableColumns count="2">
     <tableColumn id="1" name="Полное наименование организации"/>
     <tableColumn id="2" name="Общество с ограниченной ответственностью сервисная компания &quot;Качество Жизни&quot;"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7922515869141" customWidth="1"/>
-    <col min="2" max="2" width="79.1462173461914" customWidth="1"/>
+    <col min="2" max="2" width="79.6222991943359" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
@@ -257,56 +247,51 @@
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B13" s="1"/>
     </row>
     <row r="14">
       <c r="B14" s="1"/>
     </row>
     <row r="15">
       <c r="B15" s="1"/>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ООО СК "КАЧЕСТВО ЖИЗНИ"</dc:creator>
   <dc:title>Реквизиты ООО СК "КАЧЕСТВО ЖИЗНИ"</dc:title>
 </cp:coreProperties>